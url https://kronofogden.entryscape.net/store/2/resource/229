--- v0 (2026-07-13)
+++ v1 (2026-11-02)
@@ -2,85 +2,85 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\Office\LSE\Öppna data\data\2026\06_Juni\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\Office\LSE\Öppna data\data\2026\09_September\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{012D2120-C80E-4D60-AE5E-7CF5B7FF1204}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{583BA8B9-5725-47A0-A098-369B2B855190}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="24255" yWindow="2130" windowWidth="20730" windowHeight="13110" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="9135" yWindow="5205" windowWidth="25380" windowHeight="13830" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Blad1!$A$1:$E$1431</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4499" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4631" uniqueCount="49">
   <si>
     <t>BLEKINGE</t>
   </si>
   <si>
     <t>jan</t>
   </si>
   <si>
     <t>feb</t>
   </si>
   <si>
     <t>mar</t>
   </si>
   <si>
     <t>apr</t>
   </si>
   <si>
     <t>maj</t>
   </si>
   <si>
     <t>aug</t>
   </si>
   <si>
     <t>sep</t>
   </si>
   <si>
@@ -518,54 +518,54 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E2245"/>
+  <dimension ref="A1:E2311"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A2221" workbookViewId="0">
-      <selection activeCell="A2224" sqref="A2224:E2245"/>
+    <sheetView tabSelected="1" topLeftCell="A2274" workbookViewId="0">
+      <selection activeCell="A2290" sqref="A2290:E2311"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.140625" customWidth="1"/>
     <col min="4" max="4" width="23" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>31</v>
       </c>
       <c r="B1" t="s">
         <v>32</v>
       </c>
       <c r="C1" t="s">
         <v>33</v>
       </c>
       <c r="D1" t="s">
         <v>34</v>
       </c>
       <c r="E1" t="s">
         <v>37</v>
@@ -38695,50 +38695,1172 @@
       <c r="C2244" t="s">
         <v>38</v>
       </c>
       <c r="D2244">
         <v>2646</v>
       </c>
       <c r="E2244">
         <v>19482749</v>
       </c>
     </row>
     <row r="2245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2245" t="s">
         <v>30</v>
       </c>
       <c r="B2245">
         <v>2026</v>
       </c>
       <c r="C2245" t="s">
         <v>38</v>
       </c>
       <c r="D2245">
         <v>3571</v>
       </c>
       <c r="E2245">
         <v>27662630</v>
+      </c>
+    </row>
+    <row r="2246" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2246" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2246">
+        <v>2026</v>
+      </c>
+      <c r="C2246" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2246">
+        <v>43</v>
+      </c>
+      <c r="E2246">
+        <v>312550</v>
+      </c>
+    </row>
+    <row r="2247" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2247" t="s">
+        <v>11</v>
+      </c>
+      <c r="B2247">
+        <v>2026</v>
+      </c>
+      <c r="C2247" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2247">
+        <v>106</v>
+      </c>
+      <c r="E2247">
+        <v>926220</v>
+      </c>
+    </row>
+    <row r="2248" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2248" t="s">
+        <v>12</v>
+      </c>
+      <c r="B2248">
+        <v>2026</v>
+      </c>
+      <c r="C2248" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2248">
+        <v>16</v>
+      </c>
+      <c r="E2248">
+        <v>83857</v>
+      </c>
+    </row>
+    <row r="2249" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2249" t="s">
+        <v>13</v>
+      </c>
+      <c r="B2249">
+        <v>2026</v>
+      </c>
+      <c r="C2249" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2249">
+        <v>120</v>
+      </c>
+      <c r="E2249">
+        <v>784701</v>
+      </c>
+    </row>
+    <row r="2250" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2250" t="s">
+        <v>14</v>
+      </c>
+      <c r="B2250">
+        <v>2026</v>
+      </c>
+      <c r="C2250" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2250">
+        <v>108</v>
+      </c>
+      <c r="E2250">
+        <v>1016044</v>
+      </c>
+    </row>
+    <row r="2251" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2251" t="s">
+        <v>15</v>
+      </c>
+      <c r="B2251">
+        <v>2026</v>
+      </c>
+      <c r="C2251" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2251">
+        <v>43</v>
+      </c>
+      <c r="E2251">
+        <v>284553</v>
+      </c>
+    </row>
+    <row r="2252" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2252" t="s">
+        <v>16</v>
+      </c>
+      <c r="B2252">
+        <v>2026</v>
+      </c>
+      <c r="C2252" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2252">
+        <v>100</v>
+      </c>
+      <c r="E2252">
+        <v>701055</v>
+      </c>
+    </row>
+    <row r="2253" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2253" t="s">
+        <v>17</v>
+      </c>
+      <c r="B2253">
+        <v>2026</v>
+      </c>
+      <c r="C2253" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2253">
+        <v>71</v>
+      </c>
+      <c r="E2253">
+        <v>458787</v>
+      </c>
+    </row>
+    <row r="2254" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2254" t="s">
+        <v>18</v>
+      </c>
+      <c r="B2254">
+        <v>2026</v>
+      </c>
+      <c r="C2254" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2254">
+        <v>61</v>
+      </c>
+      <c r="E2254">
+        <v>438767</v>
+      </c>
+    </row>
+    <row r="2255" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2255" t="s">
+        <v>19</v>
+      </c>
+      <c r="B2255">
+        <v>2026</v>
+      </c>
+      <c r="C2255" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2255">
+        <v>89</v>
+      </c>
+      <c r="E2255">
+        <v>584399</v>
+      </c>
+    </row>
+    <row r="2256" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2256" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2256">
+        <v>2026</v>
+      </c>
+      <c r="C2256" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2256">
+        <v>153</v>
+      </c>
+      <c r="E2256">
+        <v>706709</v>
+      </c>
+    </row>
+    <row r="2257" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2257" t="s">
+        <v>20</v>
+      </c>
+      <c r="B2257">
+        <v>2026</v>
+      </c>
+      <c r="C2257" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2257">
+        <v>527</v>
+      </c>
+      <c r="E2257">
+        <v>3753890</v>
+      </c>
+    </row>
+    <row r="2258" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2258" t="s">
+        <v>21</v>
+      </c>
+      <c r="B2258">
+        <v>2026</v>
+      </c>
+      <c r="C2258" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2258">
+        <v>857</v>
+      </c>
+      <c r="E2258">
+        <v>7684704</v>
+      </c>
+    </row>
+    <row r="2259" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2259" t="s">
+        <v>22</v>
+      </c>
+      <c r="B2259">
+        <v>2026</v>
+      </c>
+      <c r="C2259" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2259">
+        <v>127</v>
+      </c>
+      <c r="E2259">
+        <v>729662</v>
+      </c>
+    </row>
+    <row r="2260" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2260" t="s">
+        <v>23</v>
+      </c>
+      <c r="B2260">
+        <v>2026</v>
+      </c>
+      <c r="C2260" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2260">
+        <v>158</v>
+      </c>
+      <c r="E2260">
+        <v>1044097</v>
+      </c>
+    </row>
+    <row r="2261" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2261" t="s">
+        <v>24</v>
+      </c>
+      <c r="B2261">
+        <v>2026</v>
+      </c>
+      <c r="C2261" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2261">
+        <v>121</v>
+      </c>
+      <c r="E2261">
+        <v>777858</v>
+      </c>
+    </row>
+    <row r="2262" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2262" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2262">
+        <v>2026</v>
+      </c>
+      <c r="C2262" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2262">
+        <v>59</v>
+      </c>
+      <c r="E2262">
+        <v>351518</v>
+      </c>
+    </row>
+    <row r="2263" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2263" t="s">
+        <v>26</v>
+      </c>
+      <c r="B2263">
+        <v>2026</v>
+      </c>
+      <c r="C2263" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2263">
+        <v>87</v>
+      </c>
+      <c r="E2263">
+        <v>693051</v>
+      </c>
+    </row>
+    <row r="2264" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2264" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2264">
+        <v>2026</v>
+      </c>
+      <c r="C2264" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2264">
+        <v>95</v>
+      </c>
+      <c r="E2264">
+        <v>690359</v>
+      </c>
+    </row>
+    <row r="2265" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2265" t="s">
+        <v>28</v>
+      </c>
+      <c r="B2265">
+        <v>2026</v>
+      </c>
+      <c r="C2265" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2265">
+        <v>573</v>
+      </c>
+      <c r="E2265">
+        <v>4428291</v>
+      </c>
+    </row>
+    <row r="2266" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2266" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2266">
+        <v>2026</v>
+      </c>
+      <c r="C2266" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2266">
+        <v>103</v>
+      </c>
+      <c r="E2266">
+        <v>882125</v>
+      </c>
+    </row>
+    <row r="2267" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2267" t="s">
+        <v>30</v>
+      </c>
+      <c r="B2267">
+        <v>2026</v>
+      </c>
+      <c r="C2267" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2267">
+        <v>139</v>
+      </c>
+      <c r="E2267">
+        <v>969014</v>
+      </c>
+    </row>
+    <row r="2268" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2268" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2268">
+        <v>2026</v>
+      </c>
+      <c r="C2268" t="s">
+        <v>41</v>
+      </c>
+      <c r="D2268">
+        <v>198</v>
+      </c>
+      <c r="E2268">
+        <v>918313</v>
+      </c>
+    </row>
+    <row r="2269" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2269" t="s">
+        <v>11</v>
+      </c>
+      <c r="B2269">
+        <v>2026</v>
+      </c>
+      <c r="C2269" t="s">
+        <v>41</v>
+      </c>
+      <c r="D2269">
+        <v>427</v>
+      </c>
+      <c r="E2269">
+        <v>2347070</v>
+      </c>
+    </row>
+    <row r="2270" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2270" t="s">
+        <v>12</v>
+      </c>
+      <c r="B2270">
+        <v>2026</v>
+      </c>
+      <c r="C2270" t="s">
+        <v>41</v>
+      </c>
+      <c r="D2270">
+        <v>105</v>
+      </c>
+      <c r="E2270">
+        <v>449189</v>
+      </c>
+    </row>
+    <row r="2271" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2271" t="s">
+        <v>13</v>
+      </c>
+      <c r="B2271">
+        <v>2026</v>
+      </c>
+      <c r="C2271" t="s">
+        <v>41</v>
+      </c>
+      <c r="D2271">
+        <v>538</v>
+      </c>
+      <c r="E2271">
+        <v>3047790</v>
+      </c>
+    </row>
+    <row r="2272" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2272" t="s">
+        <v>14</v>
+      </c>
+      <c r="B2272">
+        <v>2026</v>
+      </c>
+      <c r="C2272" t="s">
+        <v>41</v>
+      </c>
+      <c r="D2272">
+        <v>438</v>
+      </c>
+      <c r="E2272">
+        <v>2743043</v>
+      </c>
+    </row>
+    <row r="2273" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2273" t="s">
+        <v>15</v>
+      </c>
+      <c r="B2273">
+        <v>2026</v>
+      </c>
+      <c r="C2273" t="s">
+        <v>41</v>
+      </c>
+      <c r="D2273">
+        <v>195</v>
+      </c>
+      <c r="E2273">
+        <v>1112714</v>
+      </c>
+    </row>
+    <row r="2274" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2274" t="s">
+        <v>16</v>
+      </c>
+      <c r="B2274">
+        <v>2026</v>
+      </c>
+      <c r="C2274" t="s">
+        <v>41</v>
+      </c>
+      <c r="D2274">
+        <v>493</v>
+      </c>
+      <c r="E2274">
+        <v>2477432</v>
+      </c>
+    </row>
+    <row r="2275" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2275" t="s">
+        <v>17</v>
+      </c>
+      <c r="B2275">
+        <v>2026</v>
+      </c>
+      <c r="C2275" t="s">
+        <v>41</v>
+      </c>
+      <c r="D2275">
+        <v>382</v>
+      </c>
+      <c r="E2275">
+        <v>2246330</v>
+      </c>
+    </row>
+    <row r="2276" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2276" t="s">
+        <v>18</v>
+      </c>
+      <c r="B2276">
+        <v>2026</v>
+      </c>
+      <c r="C2276" t="s">
+        <v>41</v>
+      </c>
+      <c r="D2276">
+        <v>282</v>
+      </c>
+      <c r="E2276">
+        <v>1167435</v>
+      </c>
+    </row>
+    <row r="2277" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2277" t="s">
+        <v>19</v>
+      </c>
+      <c r="B2277">
+        <v>2026</v>
+      </c>
+      <c r="C2277" t="s">
+        <v>41</v>
+      </c>
+      <c r="D2277">
+        <v>318</v>
+      </c>
+      <c r="E2277">
+        <v>2276839</v>
+      </c>
+    </row>
+    <row r="2278" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2278" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2278">
+        <v>2026</v>
+      </c>
+      <c r="C2278" t="s">
+        <v>41</v>
+      </c>
+      <c r="D2278">
+        <v>1942</v>
+      </c>
+      <c r="E2278">
+        <v>7532461</v>
+      </c>
+    </row>
+    <row r="2279" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2279" t="s">
+        <v>20</v>
+      </c>
+      <c r="B2279">
+        <v>2026</v>
+      </c>
+      <c r="C2279" t="s">
+        <v>41</v>
+      </c>
+      <c r="D2279">
+        <v>2514</v>
+      </c>
+      <c r="E2279">
+        <v>12944689</v>
+      </c>
+    </row>
+    <row r="2280" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2280" t="s">
+        <v>21</v>
+      </c>
+      <c r="B2280">
+        <v>2026</v>
+      </c>
+      <c r="C2280" t="s">
+        <v>41</v>
+      </c>
+      <c r="D2280">
+        <v>3851</v>
+      </c>
+      <c r="E2280">
+        <v>24510931</v>
+      </c>
+    </row>
+    <row r="2281" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2281" t="s">
+        <v>22</v>
+      </c>
+      <c r="B2281">
+        <v>2026</v>
+      </c>
+      <c r="C2281" t="s">
+        <v>41</v>
+      </c>
+      <c r="D2281">
+        <v>567</v>
+      </c>
+      <c r="E2281">
+        <v>2821657</v>
+      </c>
+    </row>
+    <row r="2282" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2282" t="s">
+        <v>23</v>
+      </c>
+      <c r="B2282">
+        <v>2026</v>
+      </c>
+      <c r="C2282" t="s">
+        <v>41</v>
+      </c>
+      <c r="D2282">
+        <v>498</v>
+      </c>
+      <c r="E2282">
+        <v>3177501</v>
+      </c>
+    </row>
+    <row r="2283" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2283" t="s">
+        <v>24</v>
+      </c>
+      <c r="B2283">
+        <v>2026</v>
+      </c>
+      <c r="C2283" t="s">
+        <v>41</v>
+      </c>
+      <c r="D2283">
+        <v>483</v>
+      </c>
+      <c r="E2283">
+        <v>2217825</v>
+      </c>
+    </row>
+    <row r="2284" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2284" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2284">
+        <v>2026</v>
+      </c>
+      <c r="C2284" t="s">
+        <v>41</v>
+      </c>
+      <c r="D2284">
+        <v>253</v>
+      </c>
+      <c r="E2284">
+        <v>1253278</v>
+      </c>
+    </row>
+    <row r="2285" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2285" t="s">
+        <v>26</v>
+      </c>
+      <c r="B2285">
+        <v>2026</v>
+      </c>
+      <c r="C2285" t="s">
+        <v>41</v>
+      </c>
+      <c r="D2285">
+        <v>360</v>
+      </c>
+      <c r="E2285">
+        <v>2001911</v>
+      </c>
+    </row>
+    <row r="2286" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2286" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2286">
+        <v>2026</v>
+      </c>
+      <c r="C2286" t="s">
+        <v>41</v>
+      </c>
+      <c r="D2286">
+        <v>509</v>
+      </c>
+      <c r="E2286">
+        <v>2792455</v>
+      </c>
+    </row>
+    <row r="2287" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2287" t="s">
+        <v>28</v>
+      </c>
+      <c r="B2287">
+        <v>2026</v>
+      </c>
+      <c r="C2287" t="s">
+        <v>41</v>
+      </c>
+      <c r="D2287">
+        <v>2688</v>
+      </c>
+      <c r="E2287">
+        <v>16574260</v>
+      </c>
+    </row>
+    <row r="2288" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2288" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2288">
+        <v>2026</v>
+      </c>
+      <c r="C2288" t="s">
+        <v>41</v>
+      </c>
+      <c r="D2288">
+        <v>534</v>
+      </c>
+      <c r="E2288">
+        <v>2641110</v>
+      </c>
+    </row>
+    <row r="2289" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2289" t="s">
+        <v>30</v>
+      </c>
+      <c r="B2289">
+        <v>2026</v>
+      </c>
+      <c r="C2289" t="s">
+        <v>41</v>
+      </c>
+      <c r="D2289">
+        <v>722</v>
+      </c>
+      <c r="E2289">
+        <v>3625130</v>
+      </c>
+    </row>
+    <row r="2290" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2290" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2290">
+        <v>2026</v>
+      </c>
+      <c r="C2290" t="s">
+        <v>42</v>
+      </c>
+      <c r="D2290">
+        <v>29</v>
+      </c>
+      <c r="E2290">
+        <v>149928</v>
+      </c>
+    </row>
+    <row r="2291" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2291" t="s">
+        <v>11</v>
+      </c>
+      <c r="B2291">
+        <v>2026</v>
+      </c>
+      <c r="C2291" t="s">
+        <v>42</v>
+      </c>
+      <c r="D2291">
+        <v>60</v>
+      </c>
+      <c r="E2291">
+        <v>392807</v>
+      </c>
+    </row>
+    <row r="2292" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2292" t="s">
+        <v>12</v>
+      </c>
+      <c r="B2292">
+        <v>2026</v>
+      </c>
+      <c r="C2292" t="s">
+        <v>42</v>
+      </c>
+      <c r="D2292">
+        <v>11</v>
+      </c>
+      <c r="E2292">
+        <v>76073</v>
+      </c>
+    </row>
+    <row r="2293" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2293" t="s">
+        <v>13</v>
+      </c>
+      <c r="B2293">
+        <v>2026</v>
+      </c>
+      <c r="C2293" t="s">
+        <v>42</v>
+      </c>
+      <c r="D2293">
+        <v>67</v>
+      </c>
+      <c r="E2293">
+        <v>549691</v>
+      </c>
+    </row>
+    <row r="2294" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2294" t="s">
+        <v>14</v>
+      </c>
+      <c r="B2294">
+        <v>2026</v>
+      </c>
+      <c r="C2294" t="s">
+        <v>42</v>
+      </c>
+      <c r="D2294">
+        <v>71</v>
+      </c>
+      <c r="E2294">
+        <v>567617</v>
+      </c>
+    </row>
+    <row r="2295" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2295" t="s">
+        <v>15</v>
+      </c>
+      <c r="B2295">
+        <v>2026</v>
+      </c>
+      <c r="C2295" t="s">
+        <v>42</v>
+      </c>
+      <c r="D2295">
+        <v>25</v>
+      </c>
+      <c r="E2295">
+        <v>228319</v>
+      </c>
+    </row>
+    <row r="2296" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2296" t="s">
+        <v>16</v>
+      </c>
+      <c r="B2296">
+        <v>2026</v>
+      </c>
+      <c r="C2296" t="s">
+        <v>42</v>
+      </c>
+      <c r="D2296">
+        <v>67</v>
+      </c>
+      <c r="E2296">
+        <v>420495</v>
+      </c>
+    </row>
+    <row r="2297" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2297" t="s">
+        <v>17</v>
+      </c>
+      <c r="B2297">
+        <v>2026</v>
+      </c>
+      <c r="C2297" t="s">
+        <v>42</v>
+      </c>
+      <c r="D2297">
+        <v>48</v>
+      </c>
+      <c r="E2297">
+        <v>363772</v>
+      </c>
+    </row>
+    <row r="2298" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2298" t="s">
+        <v>18</v>
+      </c>
+      <c r="B2298">
+        <v>2026</v>
+      </c>
+      <c r="C2298" t="s">
+        <v>42</v>
+      </c>
+      <c r="D2298">
+        <v>21</v>
+      </c>
+      <c r="E2298">
+        <v>94777</v>
+      </c>
+    </row>
+    <row r="2299" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2299" t="s">
+        <v>19</v>
+      </c>
+      <c r="B2299">
+        <v>2026</v>
+      </c>
+      <c r="C2299" t="s">
+        <v>42</v>
+      </c>
+      <c r="D2299">
+        <v>54</v>
+      </c>
+      <c r="E2299">
+        <v>350157</v>
+      </c>
+    </row>
+    <row r="2300" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2300" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2300">
+        <v>2026</v>
+      </c>
+      <c r="C2300" t="s">
+        <v>42</v>
+      </c>
+      <c r="D2300">
+        <v>279</v>
+      </c>
+      <c r="E2300">
+        <v>1819208</v>
+      </c>
+    </row>
+    <row r="2301" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2301" t="s">
+        <v>20</v>
+      </c>
+      <c r="B2301">
+        <v>2026</v>
+      </c>
+      <c r="C2301" t="s">
+        <v>42</v>
+      </c>
+      <c r="D2301">
+        <v>315</v>
+      </c>
+      <c r="E2301">
+        <v>2688942</v>
+      </c>
+    </row>
+    <row r="2302" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2302" t="s">
+        <v>21</v>
+      </c>
+      <c r="B2302">
+        <v>2026</v>
+      </c>
+      <c r="C2302" t="s">
+        <v>42</v>
+      </c>
+      <c r="D2302">
+        <v>568</v>
+      </c>
+      <c r="E2302">
+        <v>6182340</v>
+      </c>
+    </row>
+    <row r="2303" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2303" t="s">
+        <v>22</v>
+      </c>
+      <c r="B2303">
+        <v>2026</v>
+      </c>
+      <c r="C2303" t="s">
+        <v>42</v>
+      </c>
+      <c r="D2303">
+        <v>69</v>
+      </c>
+      <c r="E2303">
+        <v>508958</v>
+      </c>
+    </row>
+    <row r="2304" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2304" t="s">
+        <v>23</v>
+      </c>
+      <c r="B2304">
+        <v>2026</v>
+      </c>
+      <c r="C2304" t="s">
+        <v>42</v>
+      </c>
+      <c r="D2304">
+        <v>71</v>
+      </c>
+      <c r="E2304">
+        <v>487199</v>
+      </c>
+    </row>
+    <row r="2305" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2305" t="s">
+        <v>24</v>
+      </c>
+      <c r="B2305">
+        <v>2026</v>
+      </c>
+      <c r="C2305" t="s">
+        <v>42</v>
+      </c>
+      <c r="D2305">
+        <v>63</v>
+      </c>
+      <c r="E2305">
+        <v>577130</v>
+      </c>
+    </row>
+    <row r="2306" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2306" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2306">
+        <v>2026</v>
+      </c>
+      <c r="C2306" t="s">
+        <v>42</v>
+      </c>
+      <c r="D2306">
+        <v>44</v>
+      </c>
+      <c r="E2306">
+        <v>376351</v>
+      </c>
+    </row>
+    <row r="2307" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2307" t="s">
+        <v>26</v>
+      </c>
+      <c r="B2307">
+        <v>2026</v>
+      </c>
+      <c r="C2307" t="s">
+        <v>42</v>
+      </c>
+      <c r="D2307">
+        <v>50</v>
+      </c>
+      <c r="E2307">
+        <v>294128</v>
+      </c>
+    </row>
+    <row r="2308" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2308" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2308">
+        <v>2026</v>
+      </c>
+      <c r="C2308" t="s">
+        <v>42</v>
+      </c>
+      <c r="D2308">
+        <v>55</v>
+      </c>
+      <c r="E2308">
+        <v>785704</v>
+      </c>
+    </row>
+    <row r="2309" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2309" t="s">
+        <v>28</v>
+      </c>
+      <c r="B2309">
+        <v>2026</v>
+      </c>
+      <c r="C2309" t="s">
+        <v>42</v>
+      </c>
+      <c r="D2309">
+        <v>409</v>
+      </c>
+      <c r="E2309">
+        <v>7181488</v>
+      </c>
+    </row>
+    <row r="2310" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2310" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2310">
+        <v>2026</v>
+      </c>
+      <c r="C2310" t="s">
+        <v>42</v>
+      </c>
+      <c r="D2310">
+        <v>53</v>
+      </c>
+      <c r="E2310">
+        <v>390735</v>
+      </c>
+    </row>
+    <row r="2311" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2311" t="s">
+        <v>30</v>
+      </c>
+      <c r="B2311">
+        <v>2026</v>
+      </c>
+      <c r="C2311" t="s">
+        <v>42</v>
+      </c>
+      <c r="D2311">
+        <v>84</v>
+      </c>
+      <c r="E2311">
+        <v>506851</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">