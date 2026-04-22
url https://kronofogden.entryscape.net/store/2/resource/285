--- v0 (2026-03-05)
+++ v1 (2026-04-22)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\Office\LSE\Öppna data\data\2026\01_Januari\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\Office\LSE\Öppna data\data\2026\03_Mars\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1BCAE129-9101-4E43-B37E-141D7ACAE087}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{073335B1-EB3D-4A5A-983B-7208A1C0DA37}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="51840" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3499" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3571" uniqueCount="27">
   <si>
     <t>År</t>
   </si>
   <si>
     <t>Månad</t>
   </si>
   <si>
     <t>Kön</t>
   </si>
   <si>
     <t>Ålder</t>
   </si>
   <si>
     <t>Antal ansökningar</t>
   </si>
   <si>
     <t>varav blankett</t>
   </si>
   <si>
     <t>varav e-tjänst</t>
   </si>
   <si>
     <t>jan</t>
   </si>
   <si>
@@ -442,54 +442,54 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G1165"/>
+  <dimension ref="A1:G1189"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A1124" workbookViewId="0">
-      <selection activeCell="A1154" sqref="A1154:G1165"/>
+    <sheetView tabSelected="1" topLeftCell="A1156" workbookViewId="0">
+      <selection activeCell="A1178" sqref="A1178:G1189"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" customWidth="1"/>
     <col min="2" max="4" width="15.7109375" customWidth="1"/>
     <col min="5" max="5" width="17" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
@@ -26386,50 +26386,602 @@
       <c r="G1164">
         <v>223</v>
       </c>
     </row>
     <row r="1165" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1165">
         <v>2026</v>
       </c>
       <c r="B1165" t="s">
         <v>7</v>
       </c>
       <c r="C1165" t="s">
         <v>15</v>
       </c>
       <c r="D1165" t="s">
         <v>11</v>
       </c>
       <c r="E1165">
         <v>473</v>
       </c>
       <c r="F1165">
         <v>136</v>
       </c>
       <c r="G1165">
         <v>337</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1166">
+        <v>2026</v>
+      </c>
+      <c r="B1166" t="s">
+        <v>16</v>
+      </c>
+      <c r="C1166" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1166" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1166">
+        <v>33</v>
+      </c>
+      <c r="F1166">
+        <v>2</v>
+      </c>
+      <c r="G1166">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1167">
+        <v>2026</v>
+      </c>
+      <c r="B1167" t="s">
+        <v>16</v>
+      </c>
+      <c r="C1167" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1167" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1167">
+        <v>183</v>
+      </c>
+      <c r="F1167">
+        <v>93</v>
+      </c>
+      <c r="G1167">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1168">
+        <v>2026</v>
+      </c>
+      <c r="B1168" t="s">
+        <v>16</v>
+      </c>
+      <c r="C1168" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1168" t="s">
+        <v>13</v>
+      </c>
+      <c r="E1168">
+        <v>242</v>
+      </c>
+      <c r="F1168">
+        <v>113</v>
+      </c>
+      <c r="G1168">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1169">
+        <v>2026</v>
+      </c>
+      <c r="B1169" t="s">
+        <v>16</v>
+      </c>
+      <c r="C1169" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1169" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1169">
+        <v>194</v>
+      </c>
+      <c r="F1169">
+        <v>50</v>
+      </c>
+      <c r="G1169">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1170">
+        <v>2026</v>
+      </c>
+      <c r="B1170" t="s">
+        <v>16</v>
+      </c>
+      <c r="C1170" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1170" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1170">
+        <v>276</v>
+      </c>
+      <c r="F1170">
+        <v>119</v>
+      </c>
+      <c r="G1170">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1171">
+        <v>2026</v>
+      </c>
+      <c r="B1171" t="s">
+        <v>16</v>
+      </c>
+      <c r="C1171" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1171" t="s">
+        <v>11</v>
+      </c>
+      <c r="E1171">
+        <v>330</v>
+      </c>
+      <c r="F1171">
+        <v>125</v>
+      </c>
+      <c r="G1171">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1172">
+        <v>2026</v>
+      </c>
+      <c r="B1172" t="s">
+        <v>16</v>
+      </c>
+      <c r="C1172" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1172" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1172">
+        <v>45</v>
+      </c>
+      <c r="F1172">
+        <v>7</v>
+      </c>
+      <c r="G1172">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1173">
+        <v>2026</v>
+      </c>
+      <c r="B1173" t="s">
+        <v>16</v>
+      </c>
+      <c r="C1173" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1173" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1173">
+        <v>212</v>
+      </c>
+      <c r="F1173">
+        <v>126</v>
+      </c>
+      <c r="G1173">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1174">
+        <v>2026</v>
+      </c>
+      <c r="B1174" t="s">
+        <v>16</v>
+      </c>
+      <c r="C1174" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1174" t="s">
+        <v>13</v>
+      </c>
+      <c r="E1174">
+        <v>265</v>
+      </c>
+      <c r="F1174">
+        <v>123</v>
+      </c>
+      <c r="G1174">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1175">
+        <v>2026</v>
+      </c>
+      <c r="B1175" t="s">
+        <v>16</v>
+      </c>
+      <c r="C1175" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1175" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1175">
+        <v>312</v>
+      </c>
+      <c r="F1175">
+        <v>90</v>
+      </c>
+      <c r="G1175">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1176">
+        <v>2026</v>
+      </c>
+      <c r="B1176" t="s">
+        <v>16</v>
+      </c>
+      <c r="C1176" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1176" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1176">
+        <v>389</v>
+      </c>
+      <c r="F1176">
+        <v>157</v>
+      </c>
+      <c r="G1176">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1177">
+        <v>2026</v>
+      </c>
+      <c r="B1177" t="s">
+        <v>16</v>
+      </c>
+      <c r="C1177" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1177" t="s">
+        <v>11</v>
+      </c>
+      <c r="E1177">
+        <v>458</v>
+      </c>
+      <c r="F1177">
+        <v>169</v>
+      </c>
+      <c r="G1177">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1178">
+        <v>2026</v>
+      </c>
+      <c r="B1178" t="s">
+        <v>17</v>
+      </c>
+      <c r="C1178" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1178" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1178">
+        <v>34</v>
+      </c>
+      <c r="F1178">
+        <v>3</v>
+      </c>
+      <c r="G1178">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1179">
+        <v>2026</v>
+      </c>
+      <c r="B1179" t="s">
+        <v>17</v>
+      </c>
+      <c r="C1179" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1179" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1179">
+        <v>150</v>
+      </c>
+      <c r="F1179">
+        <v>79</v>
+      </c>
+      <c r="G1179">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1180">
+        <v>2026</v>
+      </c>
+      <c r="B1180" t="s">
+        <v>17</v>
+      </c>
+      <c r="C1180" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1180" t="s">
+        <v>13</v>
+      </c>
+      <c r="E1180">
+        <v>272</v>
+      </c>
+      <c r="F1180">
+        <v>121</v>
+      </c>
+      <c r="G1180">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1181">
+        <v>2026</v>
+      </c>
+      <c r="B1181" t="s">
+        <v>17</v>
+      </c>
+      <c r="C1181" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1181" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1181">
+        <v>283</v>
+      </c>
+      <c r="F1181">
+        <v>76</v>
+      </c>
+      <c r="G1181">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1182">
+        <v>2026</v>
+      </c>
+      <c r="B1182" t="s">
+        <v>17</v>
+      </c>
+      <c r="C1182" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1182" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1182">
+        <v>342</v>
+      </c>
+      <c r="F1182">
+        <v>128</v>
+      </c>
+      <c r="G1182">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1183">
+        <v>2026</v>
+      </c>
+      <c r="B1183" t="s">
+        <v>17</v>
+      </c>
+      <c r="C1183" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1183" t="s">
+        <v>11</v>
+      </c>
+      <c r="E1183">
+        <v>418</v>
+      </c>
+      <c r="F1183">
+        <v>147</v>
+      </c>
+      <c r="G1183">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1184">
+        <v>2026</v>
+      </c>
+      <c r="B1184" t="s">
+        <v>17</v>
+      </c>
+      <c r="C1184" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1184" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1184">
+        <v>56</v>
+      </c>
+      <c r="F1184">
+        <v>5</v>
+      </c>
+      <c r="G1184">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1185">
+        <v>2026</v>
+      </c>
+      <c r="B1185" t="s">
+        <v>17</v>
+      </c>
+      <c r="C1185" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1185" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1185">
+        <v>245</v>
+      </c>
+      <c r="F1185">
+        <v>139</v>
+      </c>
+      <c r="G1185">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1186">
+        <v>2026</v>
+      </c>
+      <c r="B1186" t="s">
+        <v>17</v>
+      </c>
+      <c r="C1186" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1186" t="s">
+        <v>13</v>
+      </c>
+      <c r="E1186">
+        <v>328</v>
+      </c>
+      <c r="F1186">
+        <v>164</v>
+      </c>
+      <c r="G1186">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1187">
+        <v>2026</v>
+      </c>
+      <c r="B1187" t="s">
+        <v>17</v>
+      </c>
+      <c r="C1187" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1187" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1187">
+        <v>432</v>
+      </c>
+      <c r="F1187">
+        <v>196</v>
+      </c>
+      <c r="G1187">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1188">
+        <v>2026</v>
+      </c>
+      <c r="B1188" t="s">
+        <v>17</v>
+      </c>
+      <c r="C1188" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1188" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1188">
+        <v>359</v>
+      </c>
+      <c r="F1188">
+        <v>96</v>
+      </c>
+      <c r="G1188">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1189">
+        <v>2026</v>
+      </c>
+      <c r="B1189" t="s">
+        <v>17</v>
+      </c>
+      <c r="C1189" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1189" t="s">
+        <v>11</v>
+      </c>
+      <c r="E1189">
+        <v>545</v>
+      </c>
+      <c r="F1189">
+        <v>200</v>
+      </c>
+      <c r="G1189">
+        <v>345</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Blad1</vt:lpstr>