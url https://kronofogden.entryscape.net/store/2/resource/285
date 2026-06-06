--- v1 (2026-04-22)
+++ v2 (2026-06-06)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\Office\LSE\Öppna data\data\2026\03_Mars\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\Office\LSE\Öppna data\data\2026\04_April\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{073335B1-EB3D-4A5A-983B-7208A1C0DA37}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{75A7A969-30A8-428D-B371-6EB18482E311}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="51840" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="23550" yWindow="3930" windowWidth="26100" windowHeight="16530" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3571" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3607" uniqueCount="27">
   <si>
     <t>År</t>
   </si>
   <si>
     <t>Månad</t>
   </si>
   <si>
     <t>Kön</t>
   </si>
   <si>
     <t>Ålder</t>
   </si>
   <si>
     <t>Antal ansökningar</t>
   </si>
   <si>
     <t>varav blankett</t>
   </si>
   <si>
     <t>varav e-tjänst</t>
   </si>
   <si>
     <t>jan</t>
   </si>
   <si>
@@ -442,54 +442,54 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G1189"/>
+  <dimension ref="A1:G1201"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A1156" workbookViewId="0">
-      <selection activeCell="A1178" sqref="A1178:G1189"/>
+    <sheetView tabSelected="1" topLeftCell="A1159" workbookViewId="0">
+      <selection activeCell="A1190" sqref="A1190:G1201"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" customWidth="1"/>
     <col min="2" max="4" width="15.7109375" customWidth="1"/>
     <col min="5" max="5" width="17" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
@@ -26938,50 +26938,326 @@
       <c r="G1188">
         <v>263</v>
       </c>
     </row>
     <row r="1189" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1189">
         <v>2026</v>
       </c>
       <c r="B1189" t="s">
         <v>17</v>
       </c>
       <c r="C1189" t="s">
         <v>15</v>
       </c>
       <c r="D1189" t="s">
         <v>11</v>
       </c>
       <c r="E1189">
         <v>545</v>
       </c>
       <c r="F1189">
         <v>200</v>
       </c>
       <c r="G1189">
         <v>345</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1190">
+        <v>2026</v>
+      </c>
+      <c r="B1190" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1190" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1190" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1190">
+        <v>37</v>
+      </c>
+      <c r="F1190">
+        <v>5</v>
+      </c>
+      <c r="G1190">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1191">
+        <v>2026</v>
+      </c>
+      <c r="B1191" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1191" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1191" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1191">
+        <v>160</v>
+      </c>
+      <c r="F1191">
+        <v>65</v>
+      </c>
+      <c r="G1191">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1192">
+        <v>2026</v>
+      </c>
+      <c r="B1192" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1192" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1192" t="s">
+        <v>13</v>
+      </c>
+      <c r="E1192">
+        <v>227</v>
+      </c>
+      <c r="F1192">
+        <v>86</v>
+      </c>
+      <c r="G1192">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1193">
+        <v>2026</v>
+      </c>
+      <c r="B1193" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1193" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1193" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1193">
+        <v>244</v>
+      </c>
+      <c r="F1193">
+        <v>64</v>
+      </c>
+      <c r="G1193">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1194">
+        <v>2026</v>
+      </c>
+      <c r="B1194" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1194" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1194" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1194">
+        <v>345</v>
+      </c>
+      <c r="F1194">
+        <v>131</v>
+      </c>
+      <c r="G1194">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1195">
+        <v>2026</v>
+      </c>
+      <c r="B1195" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1195" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1195" t="s">
+        <v>11</v>
+      </c>
+      <c r="E1195">
+        <v>406</v>
+      </c>
+      <c r="F1195">
+        <v>122</v>
+      </c>
+      <c r="G1195">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1196">
+        <v>2026</v>
+      </c>
+      <c r="B1196" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1196" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1196" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1196">
+        <v>35</v>
+      </c>
+      <c r="F1196">
+        <v>5</v>
+      </c>
+      <c r="G1196">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1197">
+        <v>2026</v>
+      </c>
+      <c r="B1197" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1197" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1197" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1197">
+        <v>235</v>
+      </c>
+      <c r="F1197">
+        <v>121</v>
+      </c>
+      <c r="G1197">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1198">
+        <v>2026</v>
+      </c>
+      <c r="B1198" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1198" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1198" t="s">
+        <v>13</v>
+      </c>
+      <c r="E1198">
+        <v>275</v>
+      </c>
+      <c r="F1198">
+        <v>128</v>
+      </c>
+      <c r="G1198">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1199">
+        <v>2026</v>
+      </c>
+      <c r="B1199" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1199" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1199" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1199">
+        <v>387</v>
+      </c>
+      <c r="F1199">
+        <v>182</v>
+      </c>
+      <c r="G1199">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1200">
+        <v>2026</v>
+      </c>
+      <c r="B1200" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1200" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1200" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1200">
+        <v>295</v>
+      </c>
+      <c r="F1200">
+        <v>77</v>
+      </c>
+      <c r="G1200">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1201">
+        <v>2026</v>
+      </c>
+      <c r="B1201" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1201" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1201" t="s">
+        <v>11</v>
+      </c>
+      <c r="E1201">
+        <v>524</v>
+      </c>
+      <c r="F1201">
+        <v>191</v>
+      </c>
+      <c r="G1201">
+        <v>333</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Blad1</vt:lpstr>