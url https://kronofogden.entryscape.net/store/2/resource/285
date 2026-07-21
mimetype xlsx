--- v2 (2026-06-06)
+++ v3 (2026-07-21)
@@ -1,85 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\Office\LSE\Öppna data\data\2026\04_April\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\Office\LSE\Öppna data\data\2026\06_Juni\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{75A7A969-30A8-428D-B371-6EB18482E311}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{82C581F3-3E93-450D-ACFC-4EBB48376A44}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="23550" yWindow="3930" windowWidth="26100" windowHeight="16530" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="22740" yWindow="1980" windowWidth="20730" windowHeight="13110" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
-    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
-[...1 lines deleted...]
-    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3607" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3679" uniqueCount="27">
   <si>
     <t>År</t>
   </si>
   <si>
     <t>Månad</t>
   </si>
   <si>
     <t>Kön</t>
   </si>
   <si>
     <t>Ålder</t>
   </si>
   <si>
     <t>Antal ansökningar</t>
   </si>
   <si>
     <t>varav blankett</t>
   </si>
   <si>
     <t>varav e-tjänst</t>
   </si>
   <si>
     <t>jan</t>
   </si>
   <si>
@@ -442,54 +439,54 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G1201"/>
+  <dimension ref="A1:G1225"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A1159" workbookViewId="0">
-      <selection activeCell="A1190" sqref="A1190:G1201"/>
+    <sheetView tabSelected="1" topLeftCell="A1196" workbookViewId="0">
+      <selection activeCell="A1214" sqref="A1214:G1225"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" customWidth="1"/>
     <col min="2" max="4" width="15.7109375" customWidth="1"/>
     <col min="5" max="5" width="17" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
@@ -27214,50 +27211,602 @@
       <c r="G1200">
         <v>218</v>
       </c>
     </row>
     <row r="1201" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1201">
         <v>2026</v>
       </c>
       <c r="B1201" t="s">
         <v>18</v>
       </c>
       <c r="C1201" t="s">
         <v>15</v>
       </c>
       <c r="D1201" t="s">
         <v>11</v>
       </c>
       <c r="E1201">
         <v>524</v>
       </c>
       <c r="F1201">
         <v>191</v>
       </c>
       <c r="G1201">
         <v>333</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1202">
+        <v>2026</v>
+      </c>
+      <c r="B1202" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1202" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1202" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1202">
+        <v>31</v>
+      </c>
+      <c r="F1202">
+        <v>2</v>
+      </c>
+      <c r="G1202">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1203">
+        <v>2026</v>
+      </c>
+      <c r="B1203" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1203" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1203" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1203">
+        <v>129</v>
+      </c>
+      <c r="F1203">
+        <v>68</v>
+      </c>
+      <c r="G1203">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1204">
+        <v>2026</v>
+      </c>
+      <c r="B1204" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1204" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1204" t="s">
+        <v>13</v>
+      </c>
+      <c r="E1204">
+        <v>208</v>
+      </c>
+      <c r="F1204">
+        <v>104</v>
+      </c>
+      <c r="G1204">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1205">
+        <v>2026</v>
+      </c>
+      <c r="B1205" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1205" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1205" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1205">
+        <v>184</v>
+      </c>
+      <c r="F1205">
+        <v>56</v>
+      </c>
+      <c r="G1205">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1206">
+        <v>2026</v>
+      </c>
+      <c r="B1206" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1206" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1206" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1206">
+        <v>257</v>
+      </c>
+      <c r="F1206">
+        <v>115</v>
+      </c>
+      <c r="G1206">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1207">
+        <v>2026</v>
+      </c>
+      <c r="B1207" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1207" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1207" t="s">
+        <v>11</v>
+      </c>
+      <c r="E1207">
+        <v>304</v>
+      </c>
+      <c r="F1207">
+        <v>118</v>
+      </c>
+      <c r="G1207">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1208">
+        <v>2026</v>
+      </c>
+      <c r="B1208" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1208" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1208" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1208">
+        <v>29</v>
+      </c>
+      <c r="F1208">
+        <v>4</v>
+      </c>
+      <c r="G1208">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1209">
+        <v>2026</v>
+      </c>
+      <c r="B1209" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1209" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1209" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1209">
+        <v>180</v>
+      </c>
+      <c r="F1209">
+        <v>96</v>
+      </c>
+      <c r="G1209">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1210">
+        <v>2026</v>
+      </c>
+      <c r="B1210" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1210" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1210" t="s">
+        <v>13</v>
+      </c>
+      <c r="E1210">
+        <v>251</v>
+      </c>
+      <c r="F1210">
+        <v>127</v>
+      </c>
+      <c r="G1210">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1211">
+        <v>2026</v>
+      </c>
+      <c r="B1211" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1211" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1211" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1211">
+        <v>258</v>
+      </c>
+      <c r="F1211">
+        <v>69</v>
+      </c>
+      <c r="G1211">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1212">
+        <v>2026</v>
+      </c>
+      <c r="B1212" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1212" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1212" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1212">
+        <v>349</v>
+      </c>
+      <c r="F1212">
+        <v>143</v>
+      </c>
+      <c r="G1212">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1213">
+        <v>2026</v>
+      </c>
+      <c r="B1213" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1213" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1213" t="s">
+        <v>11</v>
+      </c>
+      <c r="E1213">
+        <v>457</v>
+      </c>
+      <c r="F1213">
+        <v>164</v>
+      </c>
+      <c r="G1213">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1214">
+        <v>2026</v>
+      </c>
+      <c r="B1214" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1214" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1214" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1214">
+        <v>37</v>
+      </c>
+      <c r="F1214">
+        <v>4</v>
+      </c>
+      <c r="G1214">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1215">
+        <v>2026</v>
+      </c>
+      <c r="B1215" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1215" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1215" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1215">
+        <v>132</v>
+      </c>
+      <c r="F1215">
+        <v>79</v>
+      </c>
+      <c r="G1215">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1216">
+        <v>2026</v>
+      </c>
+      <c r="B1216" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1216" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1216" t="s">
+        <v>13</v>
+      </c>
+      <c r="E1216">
+        <v>223</v>
+      </c>
+      <c r="F1216">
+        <v>104</v>
+      </c>
+      <c r="G1216">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1217">
+        <v>2026</v>
+      </c>
+      <c r="B1217" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1217" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1217" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1217">
+        <v>270</v>
+      </c>
+      <c r="F1217">
+        <v>122</v>
+      </c>
+      <c r="G1217">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1218">
+        <v>2026</v>
+      </c>
+      <c r="B1218" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1218" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1218" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1218">
+        <v>225</v>
+      </c>
+      <c r="F1218">
+        <v>64</v>
+      </c>
+      <c r="G1218">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1219">
+        <v>2026</v>
+      </c>
+      <c r="B1219" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1219" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1219" t="s">
+        <v>11</v>
+      </c>
+      <c r="E1219">
+        <v>335</v>
+      </c>
+      <c r="F1219">
+        <v>132</v>
+      </c>
+      <c r="G1219">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1220">
+        <v>2026</v>
+      </c>
+      <c r="B1220" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1220" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1220" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1220">
+        <v>47</v>
+      </c>
+      <c r="F1220">
+        <v>6</v>
+      </c>
+      <c r="G1220">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1221">
+        <v>2026</v>
+      </c>
+      <c r="B1221" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1221" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1221" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1221">
+        <v>195</v>
+      </c>
+      <c r="F1221">
+        <v>115</v>
+      </c>
+      <c r="G1221">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1222">
+        <v>2026</v>
+      </c>
+      <c r="B1222" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1222" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1222" t="s">
+        <v>13</v>
+      </c>
+      <c r="E1222">
+        <v>267</v>
+      </c>
+      <c r="F1222">
+        <v>123</v>
+      </c>
+      <c r="G1222">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1223">
+        <v>2026</v>
+      </c>
+      <c r="B1223" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1223" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1223" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1223">
+        <v>245</v>
+      </c>
+      <c r="F1223">
+        <v>81</v>
+      </c>
+      <c r="G1223">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1224">
+        <v>2026</v>
+      </c>
+      <c r="B1224" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1224" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1224" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1224">
+        <v>353</v>
+      </c>
+      <c r="F1224">
+        <v>150</v>
+      </c>
+      <c r="G1224">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1225">
+        <v>2026</v>
+      </c>
+      <c r="B1225" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1225" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1225" t="s">
+        <v>11</v>
+      </c>
+      <c r="E1225">
+        <v>487</v>
+      </c>
+      <c r="F1225">
+        <v>207</v>
+      </c>
+      <c r="G1225">
+        <v>280</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Blad1</vt:lpstr>