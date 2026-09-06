--- v3 (2026-07-21)
+++ v4 (2026-09-06)
@@ -1,82 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\Office\LSE\Öppna data\data\2026\06_Juni\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\Office\LSE\Öppna data\data\2026\07_Juli\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{82C581F3-3E93-450D-ACFC-4EBB48376A44}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{084991EA-9329-4845-8B6B-825196EC936A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="22740" yWindow="1980" windowWidth="20730" windowHeight="13110" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="51840" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3679" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3715" uniqueCount="27">
   <si>
     <t>År</t>
   </si>
   <si>
     <t>Månad</t>
   </si>
   <si>
     <t>Kön</t>
   </si>
   <si>
     <t>Ålder</t>
   </si>
   <si>
     <t>Antal ansökningar</t>
   </si>
   <si>
     <t>varav blankett</t>
   </si>
   <si>
     <t>varav e-tjänst</t>
   </si>
   <si>
     <t>jan</t>
   </si>
   <si>
@@ -439,54 +439,54 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G1225"/>
+  <dimension ref="A1:G1237"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A1196" workbookViewId="0">
-      <selection activeCell="A1214" sqref="A1214:G1225"/>
+      <selection activeCell="A1226" sqref="A1226:G1237"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" customWidth="1"/>
     <col min="2" max="4" width="15.7109375" customWidth="1"/>
     <col min="5" max="5" width="17" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
@@ -27763,50 +27763,326 @@
       <c r="G1224">
         <v>203</v>
       </c>
     </row>
     <row r="1225" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1225">
         <v>2026</v>
       </c>
       <c r="B1225" t="s">
         <v>20</v>
       </c>
       <c r="C1225" t="s">
         <v>15</v>
       </c>
       <c r="D1225" t="s">
         <v>11</v>
       </c>
       <c r="E1225">
         <v>487</v>
       </c>
       <c r="F1225">
         <v>207</v>
       </c>
       <c r="G1225">
         <v>280</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1226">
+        <v>2026</v>
+      </c>
+      <c r="B1226" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1226" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1226" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1226">
+        <v>24</v>
+      </c>
+      <c r="F1226">
+        <v>4</v>
+      </c>
+      <c r="G1226">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1227">
+        <v>2026</v>
+      </c>
+      <c r="B1227" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1227" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1227" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1227">
+        <v>112</v>
+      </c>
+      <c r="F1227">
+        <v>50</v>
+      </c>
+      <c r="G1227">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1228">
+        <v>2026</v>
+      </c>
+      <c r="B1228" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1228" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1228" t="s">
+        <v>13</v>
+      </c>
+      <c r="E1228">
+        <v>152</v>
+      </c>
+      <c r="F1228">
+        <v>54</v>
+      </c>
+      <c r="G1228">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1229">
+        <v>2026</v>
+      </c>
+      <c r="B1229" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1229" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1229" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1229">
+        <v>139</v>
+      </c>
+      <c r="F1229">
+        <v>31</v>
+      </c>
+      <c r="G1229">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1230">
+        <v>2026</v>
+      </c>
+      <c r="B1230" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1230" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1230" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1230">
+        <v>184</v>
+      </c>
+      <c r="F1230">
+        <v>69</v>
+      </c>
+      <c r="G1230">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1231">
+        <v>2026</v>
+      </c>
+      <c r="B1231" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1231" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1231" t="s">
+        <v>11</v>
+      </c>
+      <c r="E1231">
+        <v>236</v>
+      </c>
+      <c r="F1231">
+        <v>64</v>
+      </c>
+      <c r="G1231">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1232">
+        <v>2026</v>
+      </c>
+      <c r="B1232" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1232" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1232" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1232">
+        <v>40</v>
+      </c>
+      <c r="F1232">
+        <v>7</v>
+      </c>
+      <c r="G1232">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1233">
+        <v>2026</v>
+      </c>
+      <c r="B1233" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1233" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1233" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1233">
+        <v>161</v>
+      </c>
+      <c r="F1233">
+        <v>80</v>
+      </c>
+      <c r="G1233">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1234">
+        <v>2026</v>
+      </c>
+      <c r="B1234" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1234" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1234" t="s">
+        <v>13</v>
+      </c>
+      <c r="E1234">
+        <v>179</v>
+      </c>
+      <c r="F1234">
+        <v>66</v>
+      </c>
+      <c r="G1234">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1235">
+        <v>2026</v>
+      </c>
+      <c r="B1235" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1235" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1235" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1235">
+        <v>215</v>
+      </c>
+      <c r="F1235">
+        <v>53</v>
+      </c>
+      <c r="G1235">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1236">
+        <v>2026</v>
+      </c>
+      <c r="B1236" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1236" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1236" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1236">
+        <v>298</v>
+      </c>
+      <c r="F1236">
+        <v>116</v>
+      </c>
+      <c r="G1236">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1237">
+        <v>2026</v>
+      </c>
+      <c r="B1237" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1237" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1237" t="s">
+        <v>11</v>
+      </c>
+      <c r="E1237">
+        <v>327</v>
+      </c>
+      <c r="F1237">
+        <v>101</v>
+      </c>
+      <c r="G1237">
+        <v>226</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Blad1</vt:lpstr>