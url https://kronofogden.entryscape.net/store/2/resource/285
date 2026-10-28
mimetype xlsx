--- v4 (2026-09-06)
+++ v5 (2026-10-28)
@@ -1,82 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\Office\LSE\Öppna data\data\2026\07_Juli\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\Office\LSE\Öppna data\data\2026\09_September\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{084991EA-9329-4845-8B6B-825196EC936A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E8437824-60FA-4FB1-A77D-53ED5B9C1AFB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="51840" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="25980" yWindow="6585" windowWidth="25380" windowHeight="13830" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3715" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3787" uniqueCount="27">
   <si>
     <t>År</t>
   </si>
   <si>
     <t>Månad</t>
   </si>
   <si>
     <t>Kön</t>
   </si>
   <si>
     <t>Ålder</t>
   </si>
   <si>
     <t>Antal ansökningar</t>
   </si>
   <si>
     <t>varav blankett</t>
   </si>
   <si>
     <t>varav e-tjänst</t>
   </si>
   <si>
     <t>jan</t>
   </si>
   <si>
@@ -439,54 +439,54 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G1237"/>
+  <dimension ref="A1:G1261"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A1196" workbookViewId="0">
-      <selection activeCell="A1226" sqref="A1226:G1237"/>
+    <sheetView tabSelected="1" topLeftCell="A1232" workbookViewId="0">
+      <selection activeCell="A1250" sqref="A1250:G1261"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" customWidth="1"/>
     <col min="2" max="4" width="15.7109375" customWidth="1"/>
     <col min="5" max="5" width="17" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
@@ -28039,50 +28039,602 @@
       <c r="G1236">
         <v>182</v>
       </c>
     </row>
     <row r="1237" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1237">
         <v>2026</v>
       </c>
       <c r="B1237" t="s">
         <v>21</v>
       </c>
       <c r="C1237" t="s">
         <v>15</v>
       </c>
       <c r="D1237" t="s">
         <v>11</v>
       </c>
       <c r="E1237">
         <v>327</v>
       </c>
       <c r="F1237">
         <v>101</v>
       </c>
       <c r="G1237">
         <v>226</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1238">
+        <v>2026</v>
+      </c>
+      <c r="B1238" t="s">
+        <v>22</v>
+      </c>
+      <c r="C1238" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1238" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1238">
+        <v>38</v>
+      </c>
+      <c r="F1238">
+        <v>4</v>
+      </c>
+      <c r="G1238">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1239">
+        <v>2026</v>
+      </c>
+      <c r="B1239" t="s">
+        <v>22</v>
+      </c>
+      <c r="C1239" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1239" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1239">
+        <v>116</v>
+      </c>
+      <c r="F1239">
+        <v>64</v>
+      </c>
+      <c r="G1239">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1240">
+        <v>2026</v>
+      </c>
+      <c r="B1240" t="s">
+        <v>22</v>
+      </c>
+      <c r="C1240" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1240" t="s">
+        <v>13</v>
+      </c>
+      <c r="E1240">
+        <v>189</v>
+      </c>
+      <c r="F1240">
+        <v>80</v>
+      </c>
+      <c r="G1240">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1241">
+        <v>2026</v>
+      </c>
+      <c r="B1241" t="s">
+        <v>22</v>
+      </c>
+      <c r="C1241" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1241" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1241">
+        <v>165</v>
+      </c>
+      <c r="F1241">
+        <v>28</v>
+      </c>
+      <c r="G1241">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1242">
+        <v>2026</v>
+      </c>
+      <c r="B1242" t="s">
+        <v>22</v>
+      </c>
+      <c r="C1242" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1242" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1242">
+        <v>238</v>
+      </c>
+      <c r="F1242">
+        <v>92</v>
+      </c>
+      <c r="G1242">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1243">
+        <v>2026</v>
+      </c>
+      <c r="B1243" t="s">
+        <v>22</v>
+      </c>
+      <c r="C1243" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1243" t="s">
+        <v>11</v>
+      </c>
+      <c r="E1243">
+        <v>301</v>
+      </c>
+      <c r="F1243">
+        <v>93</v>
+      </c>
+      <c r="G1243">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1244">
+        <v>2026</v>
+      </c>
+      <c r="B1244" t="s">
+        <v>22</v>
+      </c>
+      <c r="C1244" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1244" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1244">
+        <v>37</v>
+      </c>
+      <c r="F1244">
+        <v>5</v>
+      </c>
+      <c r="G1244">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1245">
+        <v>2026</v>
+      </c>
+      <c r="B1245" t="s">
+        <v>22</v>
+      </c>
+      <c r="C1245" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1245" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1245">
+        <v>161</v>
+      </c>
+      <c r="F1245">
+        <v>80</v>
+      </c>
+      <c r="G1245">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1246">
+        <v>2026</v>
+      </c>
+      <c r="B1246" t="s">
+        <v>22</v>
+      </c>
+      <c r="C1246" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1246" t="s">
+        <v>13</v>
+      </c>
+      <c r="E1246">
+        <v>207</v>
+      </c>
+      <c r="F1246">
+        <v>79</v>
+      </c>
+      <c r="G1246">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1247">
+        <v>2026</v>
+      </c>
+      <c r="B1247" t="s">
+        <v>22</v>
+      </c>
+      <c r="C1247" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1247" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1247">
+        <v>250</v>
+      </c>
+      <c r="F1247">
+        <v>76</v>
+      </c>
+      <c r="G1247">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1248">
+        <v>2026</v>
+      </c>
+      <c r="B1248" t="s">
+        <v>22</v>
+      </c>
+      <c r="C1248" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1248" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1248">
+        <v>305</v>
+      </c>
+      <c r="F1248">
+        <v>125</v>
+      </c>
+      <c r="G1248">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1249">
+        <v>2026</v>
+      </c>
+      <c r="B1249" t="s">
+        <v>22</v>
+      </c>
+      <c r="C1249" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1249" t="s">
+        <v>11</v>
+      </c>
+      <c r="E1249">
+        <v>370</v>
+      </c>
+      <c r="F1249">
+        <v>120</v>
+      </c>
+      <c r="G1249">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1250">
+        <v>2026</v>
+      </c>
+      <c r="B1250" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1250" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1250" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1250">
+        <v>27</v>
+      </c>
+      <c r="F1250">
+        <v>1</v>
+      </c>
+      <c r="G1250">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1251">
+        <v>2026</v>
+      </c>
+      <c r="B1251" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1251" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1251" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1251">
+        <v>143</v>
+      </c>
+      <c r="F1251">
+        <v>75</v>
+      </c>
+      <c r="G1251">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1252">
+        <v>2026</v>
+      </c>
+      <c r="B1252" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1252" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1252" t="s">
+        <v>13</v>
+      </c>
+      <c r="E1252">
+        <v>201</v>
+      </c>
+      <c r="F1252">
+        <v>96</v>
+      </c>
+      <c r="G1252">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1253">
+        <v>2026</v>
+      </c>
+      <c r="B1253" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1253" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1253" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1253">
+        <v>275</v>
+      </c>
+      <c r="F1253">
+        <v>115</v>
+      </c>
+      <c r="G1253">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1254">
+        <v>2026</v>
+      </c>
+      <c r="B1254" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1254" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1254" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1254">
+        <v>230</v>
+      </c>
+      <c r="F1254">
+        <v>58</v>
+      </c>
+      <c r="G1254">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1255">
+        <v>2026</v>
+      </c>
+      <c r="B1255" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1255" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1255" t="s">
+        <v>11</v>
+      </c>
+      <c r="E1255">
+        <v>381</v>
+      </c>
+      <c r="F1255">
+        <v>113</v>
+      </c>
+      <c r="G1255">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1256">
+        <v>2026</v>
+      </c>
+      <c r="B1256" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1256" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1256" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1256">
+        <v>43</v>
+      </c>
+      <c r="F1256">
+        <v>6</v>
+      </c>
+      <c r="G1256">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1257">
+        <v>2026</v>
+      </c>
+      <c r="B1257" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1257" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1257" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1257">
+        <v>208</v>
+      </c>
+      <c r="F1257">
+        <v>108</v>
+      </c>
+      <c r="G1257">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="1258" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1258">
+        <v>2026</v>
+      </c>
+      <c r="B1258" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1258" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1258" t="s">
+        <v>13</v>
+      </c>
+      <c r="E1258">
+        <v>283</v>
+      </c>
+      <c r="F1258">
+        <v>133</v>
+      </c>
+      <c r="G1258">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1259">
+        <v>2026</v>
+      </c>
+      <c r="B1259" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1259" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1259" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1259">
+        <v>371</v>
+      </c>
+      <c r="F1259">
+        <v>165</v>
+      </c>
+      <c r="G1259">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="1260" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1260">
+        <v>2026</v>
+      </c>
+      <c r="B1260" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1260" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1260" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1260">
+        <v>352</v>
+      </c>
+      <c r="F1260">
+        <v>90</v>
+      </c>
+      <c r="G1260">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1261">
+        <v>2026</v>
+      </c>
+      <c r="B1261" t="s">
+        <v>23</v>
+      </c>
+      <c r="C1261" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1261" t="s">
+        <v>11</v>
+      </c>
+      <c r="E1261">
+        <v>500</v>
+      </c>
+      <c r="F1261">
+        <v>180</v>
+      </c>
+      <c r="G1261">
+        <v>320</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Blad1</vt:lpstr>